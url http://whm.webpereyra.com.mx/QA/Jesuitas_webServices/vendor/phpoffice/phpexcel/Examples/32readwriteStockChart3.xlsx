--- v0 (2026-10-01)
+++ v1 (2026-10-02)
@@ -685,84 +685,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$24:$M$24</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>123</c:v>
+                  <c:v>128</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>121</c:v>
+                  <c:v>147</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>125</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>133</c:v>
+                  <c:v>150</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>126</c:v>
+                  <c:v>137</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>148</c:v>
+                  <c:v>139</c:v>
                 </c:pt>
                 <c:pt idx="6">
+                  <c:v>140</c:v>
+                </c:pt>
+                <c:pt idx="7">
+                  <c:v>137</c:v>
+                </c:pt>
+                <c:pt idx="8">
+                  <c:v>150</c:v>
+                </c:pt>
+                <c:pt idx="9">
                   <c:v>146</c:v>
                 </c:pt>
-                <c:pt idx="7">
-[...7 lines deleted...]
-                </c:pt>
                 <c:pt idx="10">
-                  <c:v>131</c:v>
+                  <c:v>142</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>136</c:v>
+                  <c:v>139</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:axId val="75091328"/>
         <c:axId val="75089408"/>
       </c:barChart>
       <c:stockChart>
         <c:ser>
           <c:idx val="3"/>
           <c:order val="4"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$22</c:f>
@@ -824,84 +824,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$22:$M$22</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>104</c:v>
+                  <c:v>122</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>170</c:v>
+                  <c:v>103</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>142</c:v>
+                  <c:v>65</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>192</c:v>
+                  <c:v>106</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>205</c:v>
+                  <c:v>119</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>185</c:v>
+                  <c:v>123</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>159</c:v>
+                  <c:v>111</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>126</c:v>
+                  <c:v>90</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>167</c:v>
+                  <c:v>75</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>136</c:v>
+                  <c:v>97</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>205</c:v>
+                  <c:v>118</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>184</c:v>
+                  <c:v>194</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="4"/>
           <c:order val="5"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$23</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Closing</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -950,84 +950,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$23:$M$23</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>216</c:v>
+                  <c:v>145</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>190</c:v>
+                  <c:v>113</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>223</c:v>
+                  <c:v>151</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>238</c:v>
+                  <c:v>167</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>226</c:v>
+                  <c:v>168</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>199</c:v>
+                  <c:v>157</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>164</c:v>
+                  <c:v>124</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>208</c:v>
+                  <c:v>123</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>178</c:v>
+                  <c:v>128</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>229</c:v>
+                  <c:v>141</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>223</c:v>
+                  <c:v>225</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>191</c:v>
+                  <c:v>219</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:ser>
           <c:idx val="6"/>
           <c:order val="6"/>
           <c:tx>
             <c:strRef>
               <c:f>Data!$A$23</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>Closing</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
             <a:ln w="12700">
               <a:noFill/>
             </a:ln>
           </c:spPr>
           <c:marker>
@@ -1076,84 +1076,84 @@
                   <c:pt idx="11">
                     <c:v>Qtr 4</c:v>
                   </c:pt>
                 </c:lvl>
                 <c:lvl>
                   <c:pt idx="0">
                     <c:v>2008</c:v>
                   </c:pt>
                   <c:pt idx="4">
                     <c:v>2009</c:v>
                   </c:pt>
                   <c:pt idx="8">
                     <c:v>2010</c:v>
                   </c:pt>
                 </c:lvl>
               </c:multiLvlStrCache>
             </c:multiLvlStrRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Data!$B$23:$M$23</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
-                  <c:v>216</c:v>
+                  <c:v>145</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>190</c:v>
+                  <c:v>113</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>223</c:v>
+                  <c:v>151</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>238</c:v>
+                  <c:v>167</c:v>
                 </c:pt>
                 <c:pt idx="4">
-                  <c:v>226</c:v>
+                  <c:v>168</c:v>
                 </c:pt>
                 <c:pt idx="5">
-                  <c:v>199</c:v>
+                  <c:v>157</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>164</c:v>
+                  <c:v>124</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>208</c:v>
+                  <c:v>123</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>178</c:v>
+                  <c:v>128</c:v>
                 </c:pt>
                 <c:pt idx="9">
-                  <c:v>229</c:v>
+                  <c:v>141</c:v>
                 </c:pt>
                 <c:pt idx="10">
-                  <c:v>223</c:v>
+                  <c:v>225</c:v>
                 </c:pt>
                 <c:pt idx="11">
-                  <c:v>191</c:v>
+                  <c:v>219</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
           <c:showLeaderLines val="0"/>
         </c:dLbls>
         <c:hiLowLines/>
         <c:upDownBars>
           <c:gapWidth val="300"/>
           <c:upBars/>
           <c:downBars/>
         </c:upDownBars>
         <c:axId val="75091328"/>
         <c:axId val="75089408"/>
       </c:stockChart>
       <c:catAx>
         <c:axId val="75091328"/>